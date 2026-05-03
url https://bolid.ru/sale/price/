--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1994">
   <si>
     <t>Московская обл.,                                                                        +7 495 775-71-55</t>
   </si>
   <si>
     <t>https://bolid.ru</t>
   </si>
   <si>
     <t>г. Королёв, ул. Пионерская, 4                                               +7 495 902-62-80</t>
   </si>
   <si>
     <t>sales@bolid.ru</t>
   </si>
   <si>
-    <t>Прайс-лист от 04.04.2026</t>
+    <t>Прайс-лист от 03.05.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Цена
 без НДС</t>
   </si>
   <si>
     <t>Цена
 с НДС</t>
   </si>
   <si>
     <t>99-879-422</t>
   </si>
   <si>